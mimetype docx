--- v0 (2026-02-21)
+++ v1 (2026-05-23)
@@ -1430,80 +1430,88 @@
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B67DE">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1 to 1 Discussions with Leader of the Council (c30 mins Teams Meeting): </w:t>
             </w:r>
             <w:r w:rsidRPr="004B67DE">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Monday 13th / Tuesday 14th April 2026</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="677D1BD8" w14:textId="77777777" w:rsidR="004B67DE" w:rsidRPr="004B67DE" w:rsidRDefault="004B67DE" w:rsidP="004B67DE">
+          <w:p w14:paraId="677D1BD8" w14:textId="2C713916" w:rsidR="004B67DE" w:rsidRPr="004B67DE" w:rsidRDefault="004B67DE" w:rsidP="004B67DE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B67DE">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Selection Day 1 (in person in Herefordshire): </w:t>
             </w:r>
+            <w:r w:rsidR="00860286">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wednesday 15th </w:t>
+            </w:r>
             <w:r w:rsidRPr="004B67DE">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Friday 17th April 2026</w:t>
+              <w:t>April 2026</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45A20AD4" w14:textId="77777777" w:rsidR="004B67DE" w:rsidRPr="004B67DE" w:rsidRDefault="004B67DE" w:rsidP="004B67DE">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="240"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B67DE">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Selection Day 2 (in person in Herefordshire): </w:t>
             </w:r>
@@ -2098,62 +2106,64 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001972D4"/>
     <w:rsid w:val="00094CC1"/>
     <w:rsid w:val="00122602"/>
     <w:rsid w:val="001706E2"/>
     <w:rsid w:val="001972D4"/>
     <w:rsid w:val="001B442D"/>
     <w:rsid w:val="002258AF"/>
     <w:rsid w:val="003052D0"/>
     <w:rsid w:val="00331379"/>
     <w:rsid w:val="003A61A9"/>
     <w:rsid w:val="00403F82"/>
     <w:rsid w:val="00406240"/>
     <w:rsid w:val="00431B86"/>
     <w:rsid w:val="004B67DE"/>
     <w:rsid w:val="00702C74"/>
     <w:rsid w:val="0072645C"/>
     <w:rsid w:val="00817D8E"/>
+    <w:rsid w:val="00860286"/>
     <w:rsid w:val="00890295"/>
     <w:rsid w:val="009D4241"/>
     <w:rsid w:val="009E1081"/>
     <w:rsid w:val="00B21EDE"/>
     <w:rsid w:val="00B65EC4"/>
     <w:rsid w:val="00BF3481"/>
     <w:rsid w:val="00C3669B"/>
     <w:rsid w:val="00C637BA"/>
     <w:rsid w:val="00C8499C"/>
     <w:rsid w:val="00CE520A"/>
     <w:rsid w:val="00D67575"/>
     <w:rsid w:val="00D91E76"/>
+    <w:rsid w:val="00DA20B5"/>
     <w:rsid w:val="00DA790F"/>
     <w:rsid w:val="00E86C47"/>
     <w:rsid w:val="00EE6671"/>
     <w:rsid w:val="00F1580D"/>
     <w:rsid w:val="00F32E9C"/>
     <w:rsid w:val="00F54183"/>
     <w:rsid w:val="00F658D5"/>
     <w:rsid w:val="00F8568A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
@@ -2565,50 +2575,51 @@
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001972D4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lexend" w:eastAsia="Times New Roman" w:hAnsi="Lexend" w:cs="Times New Roman"/>
       <w:color w:val="1A1936"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
@@ -2960,50 +2971,70 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9a5fb410-8a97-429f-aa88-6546e68683bf">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="a34159eb-db23-4609-bbcc-1d2a84994773" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004C776CC729CBD04689DF5C299FEFAFCE" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="101f6d7b74e3dffac31a538c806509dd">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9a5fb410-8a97-429f-aa88-6546e68683bf" xmlns:ns3="a34159eb-db23-4609-bbcc-1d2a84994773" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d8e3ce357a0c657e93e83f864870adc" ns2:_="" ns3:_="">
     <xsd:import namespace="9a5fb410-8a97-429f-aa88-6546e68683bf"/>
     <xsd:import namespace="a34159eb-db23-4609-bbcc-1d2a84994773"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -3220,138 +3251,118 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{103BB78A-1F66-401B-8E52-1422256355B0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9a5fb410-8a97-429f-aa88-6546e68683bf"/>
+    <ds:schemaRef ds:uri="a34159eb-db23-4609-bbcc-1d2a84994773"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65A85DF7-7CA4-4DC0-BD63-31C99BDDC494}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40072107-4FA1-4F46-B65A-9B5D50016C8E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9a5fb410-8a97-429f-aa88-6546e68683bf"/>
     <ds:schemaRef ds:uri="a34159eb-db23-4609-bbcc-1d2a84994773"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>364</Words>
-  <Characters>2075</Characters>
+  <Characters>2078</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2435</CharactersWithSpaces>
+  <CharactersWithSpaces>2438</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Chris Barrow</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101004C776CC729CBD04689DF5C299FEFAFCE</vt:lpwstr>
   </property>